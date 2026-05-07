--- v1 (2026-02-16)
+++ v2 (2026-05-07)
@@ -1,1142 +1,891 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Elina.Vesele\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://liaalv-my.sharepoint.com/personal/agrita_ribkinska_liaa_gov_lv/Documents/Documents/Atalgojumu publicēšana/Komandējumu publicēšana/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{38CEB5AE-6FAE-4188-8A23-B1BD27636312}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5792F19-C9D6-4E28-898A-B58E8721A373}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="30" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Komandējumu kopsavilkums no 01." sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$3:$G$133</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Komandējumu kopsavilkums no 01.'!$A$2:$L$3</definedName>
   </definedNames>
-  <calcPr calcId="191029" calcMode="manual"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H4" i="1" l="1"/>
-[...19 lines deleted...]
-  <c r="L41" i="1"/>
+  <c r="H89" i="1" l="1"/>
+  <c r="I101" i="1"/>
+  <c r="I100" i="1"/>
+  <c r="I99" i="1"/>
+  <c r="I97" i="1"/>
+  <c r="L95" i="1"/>
+  <c r="H95" i="1"/>
+  <c r="I95" i="1"/>
+  <c r="I93" i="1"/>
+  <c r="K92" i="1"/>
+  <c r="H91" i="1"/>
+  <c r="L90" i="1"/>
+  <c r="I89" i="1"/>
+  <c r="L84" i="1"/>
+  <c r="I84" i="1"/>
+  <c r="L83" i="1"/>
+  <c r="I83" i="1"/>
+  <c r="I82" i="1"/>
+  <c r="L81" i="1"/>
+  <c r="L79" i="1"/>
+  <c r="L78" i="1"/>
+  <c r="H77" i="1"/>
+  <c r="L76" i="1"/>
+  <c r="H75" i="1"/>
+  <c r="I75" i="1"/>
+  <c r="I74" i="1"/>
+  <c r="H73" i="1"/>
+  <c r="L72" i="1"/>
+  <c r="L71" i="1"/>
+  <c r="I70" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="L34" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="L32" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="L31" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="I30" i="1"/>
   <c r="L29" i="1"/>
   <c r="H29" i="1"/>
   <c r="I29" i="1"/>
-  <c r="I19" i="1"/>
-[...3 lines deleted...]
-  <c r="L33" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="I24" i="1"/>
+  <c r="L23" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="I22" i="1"/>
   <c r="L22" i="1"/>
-  <c r="H22" i="1"/>
-  <c r="I22" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="L19" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="L12" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="L10" i="1"/>
+  <c r="H9" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="L8" i="1"/>
+  <c r="I8" i="1"/>
+  <c r="L7" i="1"/>
+  <c r="H7" i="1"/>
+  <c r="H5" i="1"/>
+  <c r="I4" i="1"/>
+  <c r="H4" i="1"/>
+  <c r="L4" i="1"/>
+  <c r="K4" i="1"/>
+  <c r="L70" i="1"/>
+  <c r="L69" i="1"/>
+  <c r="H69" i="1"/>
+  <c r="I69" i="1"/>
+  <c r="L68" i="1"/>
+  <c r="I68" i="1"/>
+  <c r="L67" i="1"/>
+  <c r="H67" i="1"/>
+  <c r="I66" i="1"/>
+  <c r="L65" i="1"/>
+  <c r="L61" i="1"/>
+  <c r="L60" i="1"/>
+  <c r="I59" i="1"/>
+  <c r="I58" i="1"/>
+  <c r="L57" i="1"/>
+  <c r="L56" i="1"/>
+  <c r="I56" i="1"/>
   <c r="L54" i="1"/>
-  <c r="H25" i="1"/>
-  <c r="I25" i="1"/>
+  <c r="H54" i="1"/>
+  <c r="I54" i="1"/>
+  <c r="I53" i="1"/>
+  <c r="L53" i="1"/>
+  <c r="L52" i="1"/>
+  <c r="I52" i="1"/>
+  <c r="L46" i="1"/>
+  <c r="H46" i="1"/>
+  <c r="I46" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="L44" i="1"/>
+  <c r="L42" i="1"/>
   <c r="H42" i="1"/>
   <c r="I42" i="1"/>
-  <c r="I46" i="1"/>
-[...296 lines deleted...]
-  <c r="A4" i="1"/>
+  <c r="I41" i="1"/>
+  <c r="K40" i="1"/>
+  <c r="I40" i="1"/>
+  <c r="L39" i="1" l="1"/>
+  <c r="H38" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="97">
+  <si>
+    <t>Latvijas ārējās ekonomiskās pārstāvniecības vadītājs</t>
+  </si>
+  <si>
+    <t>Latvija</t>
+  </si>
+  <si>
+    <t>Vecākais projektu vadītājs</t>
+  </si>
+  <si>
+    <t>Latvijas ārējās ekonomiskās pārstāvniecības vadītājs investīciju jomā</t>
+  </si>
+  <si>
+    <t>Direktora vietnieks - departamenta direktors</t>
+  </si>
+  <si>
+    <t>Itālija</t>
+  </si>
+  <si>
+    <t>Nodaļas vadītājs</t>
+  </si>
+  <si>
+    <t>Apvienotie Arābu Emirāti</t>
+  </si>
+  <si>
+    <t>Departamenta direktora vietnieks pakalpojumu attīstības jautājumos</t>
+  </si>
+  <si>
+    <t>Departamenta direktora vietnieks stratēģisko investīciju projektu jautājumos</t>
+  </si>
+  <si>
+    <t>Somija</t>
+  </si>
+  <si>
+    <t>Stratēģiskais vadītājs</t>
+  </si>
+  <si>
+    <t>Vecākais investīciju projektu vadītājs</t>
+  </si>
+  <si>
+    <t>Beļģija</t>
+  </si>
+  <si>
+    <t>Departamenta direktora vietnieks eksporta jautājumos</t>
+  </si>
+  <si>
+    <t>Zviedrija</t>
+  </si>
+  <si>
+    <t>Nodaļas vadītāja vietnieks</t>
+  </si>
+  <si>
+    <t>Radošās pārstāvniecības vadītājs</t>
+  </si>
+  <si>
+    <t>Direktors</t>
+  </si>
+  <si>
+    <t>Latvijas ārējās ekonomiskās pārstāvniecības vadītāja vietnieks</t>
+  </si>
+  <si>
+    <t>Vecākais eksporta projektu vadītājs</t>
+  </si>
+  <si>
+    <t>Expo biznesa programmas koordinators</t>
+  </si>
+  <si>
+    <t>Expo mārketinga un komunikāciju projektu koordinators</t>
+  </si>
   <si>
     <t>Nodaļas vadītājs - Expo paviljona direktors</t>
   </si>
   <si>
-    <t>Japāna</t>
-[...14 lines deleted...]
-    <t>Somija</t>
+    <t>Projekta koordinators</t>
+  </si>
+  <si>
+    <t>Reģionālās pārstāvniecības vadītājs (Sigulda)</t>
+  </si>
+  <si>
+    <t>Mēnesis</t>
+  </si>
+  <si>
+    <t>Janvāris</t>
+  </si>
+  <si>
+    <t>Februāris</t>
+  </si>
+  <si>
+    <t>Marts</t>
+  </si>
+  <si>
+    <t>Nīderlande, Utrehta</t>
+  </si>
+  <si>
+    <t>Norvēģija, Oslo</t>
+  </si>
+  <si>
+    <t>Itālija, Milāna</t>
+  </si>
+  <si>
+    <t>Latvija, Rīga</t>
+  </si>
+  <si>
+    <t>Apvienotie Arābu Emirāti, Dubaija</t>
+  </si>
+  <si>
+    <t>Apvienotie Arābu Emirāti, Dubaja</t>
+  </si>
+  <si>
+    <t>Somija, Helsinki</t>
+  </si>
+  <si>
+    <t>Igaunija, Pērnava</t>
+  </si>
+  <si>
+    <t>Spānija, Madride</t>
+  </si>
+  <si>
+    <t>Saūda Arābija, Rijāda</t>
+  </si>
+  <si>
+    <t>Lietuva, Viļņa</t>
+  </si>
+  <si>
+    <t>Japāna, Osaka, Tokija</t>
+  </si>
+  <si>
+    <t>Zviedrija, Stokholma</t>
+  </si>
+  <si>
+    <t>Polija, Varšava</t>
+  </si>
+  <si>
+    <t>Norvēģija, Narvīka</t>
+  </si>
+  <si>
+    <t>Dānija, Kopenhāgena</t>
+  </si>
+  <si>
+    <t>Spānija, Barselona</t>
+  </si>
+  <si>
+    <t>Vācija, Berlīne</t>
+  </si>
+  <si>
+    <t>Vācija, Ķelne</t>
+  </si>
+  <si>
+    <t>ASV, Majami</t>
+  </si>
+  <si>
+    <t>Vācija, Nirnberga</t>
+  </si>
+  <si>
+    <t>Uzbekistāna, Taškenta</t>
+  </si>
+  <si>
+    <t>Japāna, Tokija</t>
+  </si>
+  <si>
+    <t>Lielbritānija, Londona</t>
+  </si>
+  <si>
+    <t>Spānija, Valensija</t>
+  </si>
+  <si>
+    <t>Zviedrija, Gēteborga</t>
+  </si>
+  <si>
+    <t>Francija, Parīze</t>
+  </si>
+  <si>
+    <t>Igaunija, Kuresāre</t>
+  </si>
+  <si>
+    <t>Nīderlande, Amsterdama</t>
+  </si>
+  <si>
+    <t>Japāna, Mijazaki</t>
+  </si>
+  <si>
+    <t>Polija, Krakova</t>
+  </si>
+  <si>
+    <t>Ukraina, Kijeva</t>
+  </si>
+  <si>
+    <t>Vācija, Diseldorfa</t>
+  </si>
+  <si>
+    <t>Beļģija, Brisele</t>
+  </si>
+  <si>
+    <t>Itālija, Boloņa</t>
+  </si>
+  <si>
+    <t>Dalība Latvijas stendā</t>
+  </si>
+  <si>
+    <t>Starptautiskās sadarbības nodrošināšana</t>
+  </si>
+  <si>
+    <t>Pieredzes apmaiņas vizīte</t>
+  </si>
+  <si>
+    <t>Mācību komandējums</t>
+  </si>
+  <si>
+    <t>Dalība starptautiskā izstādē</t>
+  </si>
+  <si>
+    <t>Dalība starptautiskā pasākumā</t>
+  </si>
+  <si>
+    <t>Dalība starptautiskā konferencē</t>
+  </si>
+  <si>
+    <t>Dalība forumā</t>
+  </si>
+  <si>
+    <t>Ministra vizīte, delegācija</t>
+  </si>
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
+  <si>
+    <t>Amata Nosaukums</t>
+  </si>
+  <si>
+    <t>Dienu skaits</t>
+  </si>
+  <si>
+    <t>Valsts, pilsēta</t>
+  </si>
+  <si>
+    <t>Komandējuma mērķis</t>
+  </si>
+  <si>
+    <t>(izvēlas no saraksta, ja nav – ieraksta)</t>
+  </si>
+  <si>
+    <t>Finansējuma avots</t>
+  </si>
+  <si>
+    <t>Aviobiļešu klase</t>
+  </si>
+  <si>
+    <t>Informācija par ārvalstu komandējumu izdevumiem 2026. gada I ceturksnī</t>
+  </si>
+  <si>
+    <t>Ekonomiskā</t>
   </si>
   <si>
     <t>Ārējās ekonomiskās politikas ieviešana</t>
   </si>
   <si>
-    <t>Vecākais projektu vadītājs</t>
-[...320 lines deleted...]
-    <t>Aviobiļešu klase</t>
+    <t xml:space="preserve">CESPI/EM/004/7 - 5.1.1.1.i. investīcija "Pilnvērtīga inovāciju sistēmas pārvaldības modeļa izstrāde un tā nepārtraukta darbināšana" </t>
+  </si>
+  <si>
+    <t>MarTe: Jūras tehnoloģiju izcilības centrs ilgtspējīgai zilajai ekonomikai Baltijas jūrā   vvalsts līdzfinansējums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projekts Nr. 1.2.3.1/1/23/I/001  "MVU inovatīvas uzņēmējdarbības attīstība" </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ekonomikas attīstības programma  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Latvijas un Igaunijas atkrastes vēja enerģijas kopprojekts ELWIND     </t>
+  </si>
+  <si>
+    <t>Eiropas Kopienas iniciatīvas projekti - EEN (Konkurētspējas un inovāciju programmas projekts"Eiropas Biznesa atbalsta tīkls Latvijā")</t>
+  </si>
+  <si>
+    <t>CB0600333 - Exploring the New Nordic Tourism possibilities (Jaunā Ziemeļu tūrisma reģiona iespēju izzināšana)</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Izdevumi par viesnīcu (naktsmītni), </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Izdevumi par aviobiļetēm, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dienas nauda, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Citi komandējuma izdevumi, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
-  <si>
-[...10 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...6 lines deleted...]
-        <bgColor indexed="64"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thin">
+        <color auto="1"/>
       </left>
-      <right style="medium">
-        <color indexed="64"/>
+      <right style="thin">
+        <color auto="1"/>
       </right>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
-      </left>
-[...24 lines deleted...]
-        <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
-    <cellStyle name="Parasts 2" xfId="1" xr:uid="{1CDD34AA-55E2-4B40-A22F-B9959410629F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1396,5265 +1145,4062 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L133"/>
+  <dimension ref="A1:M102"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E4" sqref="E4"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="14.33203125" customWidth="1"/>
+    <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="63" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13" style="16" customWidth="1"/>
+    <col min="4" max="4" width="9.42578125" style="16" customWidth="1"/>
+    <col min="5" max="5" width="30.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="40" style="17" customWidth="1"/>
+    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.140625" style="19" customWidth="1"/>
+    <col min="9" max="9" width="12.28515625" style="19" customWidth="1"/>
+    <col min="10" max="10" width="11.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" style="19" customWidth="1"/>
+    <col min="12" max="12" width="12" style="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="A2" s="10" t="s">
+    <row r="1" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+    </row>
+    <row r="2" spans="1:12" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B2" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="C2" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E2" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F2" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="G2" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="H2" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="I2" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="J2" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="K2" s="28" t="s">
+        <v>95</v>
+      </c>
+      <c r="L2" s="30" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="23"/>
+      <c r="B3" s="27"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="G3" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A4" s="2">
+        <v>1</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="6">
+        <v>4</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H4" s="18">
+        <f>630</f>
+        <v>630</v>
+      </c>
+      <c r="I4" s="18">
+        <f>486.65+50</f>
+        <v>536.65</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K4" s="18">
+        <f>240</f>
+        <v>240</v>
+      </c>
+      <c r="L4" s="18">
+        <f>145.49+40.14+60.29</f>
+        <v>245.92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A5" s="9">
+        <v>2</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="11">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H5" s="13">
+        <f>345</f>
+        <v>345</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L5" s="13">
+        <v>22.05</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A6" s="9">
+        <v>3</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="11">
+        <v>3</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H6" s="13">
+        <v>194</v>
+      </c>
+      <c r="I6" s="13">
+        <v>289.98</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K6" s="13">
+        <v>195</v>
+      </c>
+      <c r="L6" s="13">
+        <v>44.85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A7" s="9">
+        <v>4</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H7" s="13">
+        <f>240</f>
+        <v>240</v>
+      </c>
+      <c r="I7" s="13">
+        <v>489.6</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K7" s="13">
+        <v>120</v>
+      </c>
+      <c r="L7" s="13">
+        <f>46.98+15</f>
+        <v>61.98</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
+        <v>5</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="11">
+        <v>5</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I8" s="13">
+        <f>426.72</f>
+        <v>426.72</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K8" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L8" s="13">
+        <f>25.38</f>
+        <v>25.38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
+        <v>6</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="11">
+        <v>5</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H9" s="13">
+        <f>454.2</f>
+        <v>454.2</v>
+      </c>
+      <c r="I9" s="13">
+        <f>312.49+365.18</f>
+        <v>677.67000000000007</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K9" s="13">
+        <v>250</v>
+      </c>
+      <c r="L9" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>7</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="11">
+        <v>5</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H10" s="13">
+        <f>516.32</f>
+        <v>516.32000000000005</v>
+      </c>
+      <c r="I10" s="13">
+        <f>454.2</f>
+        <v>454.2</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K10" s="13">
+        <v>250</v>
+      </c>
+      <c r="L10" s="13">
+        <f>75-46.41</f>
+        <v>28.590000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
+        <v>8</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="11">
+        <v>5</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H11" s="13">
+        <f>454.2</f>
+        <v>454.2</v>
+      </c>
+      <c r="I11" s="13">
+        <v>905.52</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K11" s="13">
+        <v>250</v>
+      </c>
+      <c r="L11" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
+        <v>9</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="11">
+        <v>5</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H12" s="13">
+        <f>454.2</f>
+        <v>454.2</v>
+      </c>
+      <c r="I12" s="13">
+        <f>312.49+365.18+45</f>
+        <v>722.67000000000007</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K12" s="13">
+        <v>250</v>
+      </c>
+      <c r="L12" s="13">
+        <f>115.25+18.76</f>
+        <v>134.01</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
+        <v>10</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="11">
+        <v>5</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H13" s="13">
+        <f>454.2</f>
+        <v>454.2</v>
+      </c>
+      <c r="I13" s="13">
+        <f>312.49+365.18</f>
+        <v>677.67000000000007</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K13" s="13">
+        <v>250</v>
+      </c>
+      <c r="L13" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>11</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="11">
+        <v>5</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H14" s="13">
+        <f>454.2</f>
+        <v>454.2</v>
+      </c>
+      <c r="I14" s="13">
+        <f>312.49+365.18</f>
+        <v>677.67000000000007</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K14" s="13">
+        <v>250</v>
+      </c>
+      <c r="L14" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
+        <v>12</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="11">
+        <v>5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="H15" s="13">
+        <f>531.93+152.71</f>
+        <v>684.64</v>
+      </c>
+      <c r="I15" s="13">
+        <f>454.2</f>
+        <v>454.2</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K15" s="13">
+        <v>250</v>
+      </c>
+      <c r="L15" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
+        <v>13</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="11">
+        <v>4</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H16" s="13">
+        <v>454.2</v>
+      </c>
+      <c r="I16" s="13">
+        <v>1002.51</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K16" s="13">
+        <v>200</v>
+      </c>
+      <c r="L16" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
+        <v>14</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="11">
+        <v>3</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" s="13">
+        <v>230</v>
+      </c>
+      <c r="I17" s="13">
+        <v>419.86</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13">
+        <f>27.6</f>
+        <v>27.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>15</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="11">
+        <v>5</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" s="13">
+        <v>640</v>
+      </c>
+      <c r="I18" s="13">
+        <f>137.32+113.48</f>
+        <v>250.8</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K18" s="13">
+        <v>275</v>
+      </c>
+      <c r="L18" s="13">
+        <v>77.94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
+        <v>16</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="11">
+        <v>3</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" s="13">
+        <f>210</f>
+        <v>210</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K19" s="13">
+        <v>120</v>
+      </c>
+      <c r="L19" s="13">
+        <f>30</f>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
+        <v>18</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="11">
+        <v>7</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" s="13">
+        <f>1068</f>
+        <v>1068</v>
+      </c>
+      <c r="I20" s="13">
+        <f>199.36+226.86</f>
+        <v>426.22</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K20" s="13">
+        <v>350</v>
+      </c>
+      <c r="L20" s="13">
+        <f>197-126.8</f>
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
+        <v>19</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="11">
+        <v>6</v>
+      </c>
+      <c r="E21" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="16" t="s">
+      <c r="F21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H21" s="13">
+        <v>780</v>
+      </c>
+      <c r="I21" s="13">
+        <f>472.92+400.89</f>
+        <v>873.81</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K21" s="13">
+        <f>300</f>
+        <v>300</v>
+      </c>
+      <c r="L21" s="13">
+        <f>2650-90.81+180</f>
+        <v>2739.19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="11">
+        <v>4</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H22" s="13">
+        <v>540</v>
+      </c>
+      <c r="I22" s="13">
+        <f>271.82</f>
+        <v>271.82</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K22" s="13">
+        <v>240</v>
+      </c>
+      <c r="L22" s="13">
+        <f>21.7</f>
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A23" s="9">
+        <v>21</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="11">
+        <v>4</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H23" s="13">
+        <f>372</f>
+        <v>372</v>
+      </c>
+      <c r="I23" s="13">
+        <f>253.14+80</f>
+        <v>333.14</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K23" s="13">
+        <v>200</v>
+      </c>
+      <c r="L23" s="13">
+        <f>60.82</f>
+        <v>60.82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A24" s="9">
+        <v>22</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="11">
+        <v>4</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H24" s="13">
+        <f>372</f>
+        <v>372</v>
+      </c>
+      <c r="I24" s="13">
+        <f>253.14+50</f>
+        <v>303.14</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K24" s="13">
+        <v>200</v>
+      </c>
+      <c r="L24" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A25" s="9">
+        <v>23</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="11">
+        <v>3</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H25" s="13">
+        <v>248</v>
+      </c>
+      <c r="I25" s="13">
+        <f>498.28</f>
+        <v>498.28</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K25" s="13">
+        <v>150</v>
+      </c>
+      <c r="L25" s="13">
+        <v>68.290000000000006</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>24</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="11">
+        <v>3</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H26" s="13">
+        <v>248</v>
+      </c>
+      <c r="I26" s="13">
+        <v>703.4</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K26" s="13">
+        <v>150</v>
+      </c>
+      <c r="L26" s="13">
+        <v>89.44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A27" s="9">
+        <v>25</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="11">
+        <v>4</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H27" s="13">
+        <v>372</v>
+      </c>
+      <c r="I27" s="13">
+        <f>582.79</f>
+        <v>582.79</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K27" s="13">
+        <v>200</v>
+      </c>
+      <c r="L27" s="13">
+        <v>58.62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A28" s="9">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="11">
+        <v>4</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="H28" s="13">
+        <f>372</f>
+        <v>372</v>
+      </c>
+      <c r="I28" s="13">
+        <f>366.04</f>
+        <v>366.04</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K28" s="13">
+        <v>200</v>
+      </c>
+      <c r="L28" s="13">
+        <v>63.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A29" s="9">
+        <v>27</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="11">
+        <v>4</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H29" s="13">
+        <f>372</f>
+        <v>372</v>
+      </c>
+      <c r="I29" s="13">
+        <f>253.14+50</f>
+        <v>303.14</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K29" s="13">
+        <v>200</v>
+      </c>
+      <c r="L29" s="13">
+        <f>25.02</f>
+        <v>25.02</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A30" s="9">
+        <v>28</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="11">
+        <v>4</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="H30" s="13">
+        <f>372</f>
+        <v>372</v>
+      </c>
+      <c r="I30" s="13">
+        <f>245.4</f>
+        <v>245.4</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K30" s="13">
+        <v>200</v>
+      </c>
+      <c r="L30" s="13">
+        <v>47.92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A31" s="9">
+        <v>29</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" s="11">
+        <v>4</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H31" s="13">
+        <f>372</f>
+        <v>372</v>
+      </c>
+      <c r="I31" s="13">
+        <f>80+253.14</f>
+        <v>333.14</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K31" s="13">
+        <v>200</v>
+      </c>
+      <c r="L31" s="13">
+        <f>50+40-59.98</f>
+        <v>30.020000000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A32" s="9">
+        <v>30</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" s="11">
+        <v>4</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H32" s="13">
+        <v>372</v>
+      </c>
+      <c r="I32" s="13">
+        <v>424.4</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K32" s="13">
+        <v>200</v>
+      </c>
+      <c r="L32" s="13">
+        <f>165.18</f>
+        <v>165.18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A33" s="9">
+        <v>31</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="11">
+        <v>6</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H33" s="13">
+        <f>960+95</f>
+        <v>1055</v>
+      </c>
+      <c r="I33" s="13">
+        <f>206.76</f>
+        <v>206.76</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K33" s="13">
+        <v>360</v>
+      </c>
+      <c r="L33" s="13">
+        <f>51.48</f>
+        <v>51.48</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A34" s="9">
+        <v>32</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D34" s="11">
+        <v>3</v>
+      </c>
+      <c r="E34" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="D2" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="16" t="s">
+      <c r="F34" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H34" s="13">
+        <v>180</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K34" s="13">
+        <v>90</v>
+      </c>
+      <c r="L34" s="13">
+        <f>32+100+11.5</f>
+        <v>143.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A35" s="9">
+        <v>33</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="11">
+        <v>7</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H35" s="13">
+        <f>1080</f>
+        <v>1080</v>
+      </c>
+      <c r="I35" s="13">
+        <f>285.27</f>
+        <v>285.27</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K35" s="13">
+        <v>350</v>
+      </c>
+      <c r="L35" s="13">
+        <v>74.680000000000007</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A36" s="9">
+        <v>34</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D36" s="11">
+        <v>3</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I36" s="13">
+        <v>390.5</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K36" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L36" s="13">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A37" s="9">
+        <v>35</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" s="11">
+        <v>6</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H37" s="13">
+        <v>875</v>
+      </c>
+      <c r="I37" s="13">
+        <v>646.79999999999995</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K37" s="13">
+        <v>300</v>
+      </c>
+      <c r="L37" s="13">
+        <v>4265.68</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A38" s="9">
+        <v>36</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="11">
+        <v>6</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="H38" s="13">
+        <f>136+286</f>
+        <v>422</v>
+      </c>
+      <c r="I38" s="13">
+        <v>1575.68</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K38" s="13">
+        <v>420</v>
+      </c>
+      <c r="L38" s="13">
+        <v>111.28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A39" s="9">
+        <v>37</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="11">
+        <v>4</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H39" s="13">
+        <v>345</v>
+      </c>
+      <c r="I39" s="13">
+        <v>358.76</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K39" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L39" s="13">
+        <f>56.24</f>
+        <v>56.24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A40" s="9">
+        <v>38</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" s="11">
+        <v>8</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H40" s="13">
+        <v>1014</v>
+      </c>
+      <c r="I40" s="13">
+        <f>(447.38+376.52)</f>
+        <v>823.9</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K40" s="13">
+        <f>400</f>
+        <v>400</v>
+      </c>
+      <c r="L40" s="13">
+        <v>100.53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A41" s="9">
+        <v>39</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" s="11">
+        <v>6</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H41" s="13">
+        <v>945</v>
+      </c>
+      <c r="I41" s="13">
+        <f>485.5+417.51</f>
+        <v>903.01</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K41" s="13">
+        <v>300</v>
+      </c>
+      <c r="L41" s="13">
+        <v>67.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A42" s="9">
+        <v>40</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42" s="11">
+        <v>6</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H42" s="13">
+        <f>720+170</f>
+        <v>890</v>
+      </c>
+      <c r="I42" s="13">
+        <f>429.79</f>
+        <v>429.79</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K42" s="13">
+        <v>300</v>
+      </c>
+      <c r="L42" s="13">
+        <f>170.6</f>
+        <v>170.6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A43" s="9">
+        <v>41</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D43" s="11">
+        <v>4</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H43" s="13">
+        <v>288</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J43" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K43" s="13">
+        <v>160</v>
+      </c>
+      <c r="L43" s="13">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A44" s="9">
+        <v>42</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" s="11">
+        <v>3</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H44" s="13">
+        <v>300</v>
+      </c>
+      <c r="I44" s="13">
+        <v>338.62</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K44" s="13">
+        <v>150</v>
+      </c>
+      <c r="L44" s="13">
+        <f>110.94</f>
+        <v>110.94</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A45" s="9">
+        <v>43</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D45" s="11">
+        <v>3</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H45" s="13">
+        <v>290</v>
+      </c>
+      <c r="I45" s="13">
+        <f>131.11+94.32</f>
+        <v>225.43</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K45" s="13">
+        <v>150</v>
+      </c>
+      <c r="L45" s="13">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A46" s="9">
+        <v>44</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="11">
+        <v>3</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H46" s="15">
+        <f>290-29.82*2+29.82</f>
+        <v>260.18</v>
+      </c>
+      <c r="I46" s="13">
+        <f>140.75</f>
+        <v>140.75</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K46" s="13">
+        <v>150</v>
+      </c>
+      <c r="L46" s="13">
+        <f>94.62-29.82</f>
+        <v>64.800000000000011</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A47" s="9">
+        <v>45</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D47" s="11">
+        <v>3</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H47" s="13">
+        <v>290</v>
+      </c>
+      <c r="I47" s="13">
+        <v>277.42</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K47" s="13">
+        <v>150</v>
+      </c>
+      <c r="L47" s="13">
+        <v>118.18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A48" s="9">
         <v>46</v>
       </c>
-      <c r="F2" s="2" t="s">
-[...41 lines deleted...]
-        <f>ROW()-3</f>
+      <c r="B48" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" s="11">
+        <v>3</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H48" s="13">
+        <v>290</v>
+      </c>
+      <c r="I48" s="13">
+        <v>277.42</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K48" s="13">
+        <v>150</v>
+      </c>
+      <c r="L48" s="13">
+        <v>121.36</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A49" s="9">
+        <v>47</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D49" s="11">
+        <v>3</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H49" s="13">
+        <v>290</v>
+      </c>
+      <c r="I49" s="13">
+        <v>277.42</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K49" s="13">
+        <v>150</v>
+      </c>
+      <c r="L49" s="13">
+        <v>21.87</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A50" s="9">
+        <v>48</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" s="11">
+        <v>3</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H50" s="13">
+        <v>290</v>
+      </c>
+      <c r="I50" s="13">
+        <v>277.42</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K50" s="13">
+        <v>150</v>
+      </c>
+      <c r="L50" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A51" s="9">
+        <v>49</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D51" s="11">
+        <v>4</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H51" s="13">
+        <v>288</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J51" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K51" s="13">
+        <v>160</v>
+      </c>
+      <c r="L51" s="13">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A52" s="9">
+        <v>50</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="11">
+        <v>3</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H52" s="13">
+        <v>320</v>
+      </c>
+      <c r="I52" s="13">
+        <f>240.58</f>
+        <v>240.58</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K52" s="13">
+        <v>150</v>
+      </c>
+      <c r="L52" s="13">
+        <f>118.64</f>
+        <v>118.64</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A53" s="9">
+        <v>51</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" s="11">
+        <v>2</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G53" s="4"/>
+      <c r="H53" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I53" s="13">
+        <f>533.5</f>
+        <v>533.5</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K53" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L53" s="13">
+        <f>28.8</f>
+        <v>28.8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A54" s="9">
+        <v>52</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D54" s="11">
+        <v>3</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H54" s="13">
+        <f>360</f>
+        <v>360</v>
+      </c>
+      <c r="I54" s="13">
+        <f>178.99</f>
+        <v>178.99</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K54" s="13">
+        <v>150</v>
+      </c>
+      <c r="L54" s="13">
+        <f>19.36</f>
+        <v>19.36</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A55" s="9">
+        <v>53</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="11">
+        <v>5</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G55" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H55" s="13">
+        <v>720</v>
+      </c>
+      <c r="I55" s="13">
+        <v>177.14</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K55" s="13">
+        <v>250</v>
+      </c>
+      <c r="L55" s="13">
+        <v>164.83</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A56" s="9">
+        <v>54</v>
+      </c>
+      <c r="B56" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D56" s="11">
+        <v>2</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H56" s="13">
+        <v>120</v>
+      </c>
+      <c r="I56" s="13">
+        <f>379.59</f>
+        <v>379.59</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K56" s="13">
+        <v>70</v>
+      </c>
+      <c r="L56" s="13">
+        <f>30+30</f>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A57" s="9">
+        <v>55</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D57" s="11">
+        <v>2</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I57" s="13">
+        <v>582.80999999999995</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K57" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L57" s="13">
+        <f>34.4+13.2</f>
+        <v>47.599999999999994</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A58" s="9">
+        <v>56</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D58" s="11">
+        <v>4</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H58" s="13">
+        <v>600</v>
+      </c>
+      <c r="I58" s="13">
+        <f>272.14</f>
+        <v>272.14</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K58" s="13">
+        <v>200</v>
+      </c>
+      <c r="L58" s="13">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A59" s="9">
+        <v>57</v>
+      </c>
+      <c r="B59" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D59" s="11">
+        <v>2</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H59" s="13">
+        <v>230</v>
+      </c>
+      <c r="I59" s="13">
+        <f>259.42</f>
+        <v>259.42</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K59" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L59" s="13">
+        <v>62.09</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A60" s="9">
+        <v>58</v>
+      </c>
+      <c r="B60" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D60" s="11">
+        <v>2</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="H60" s="13">
+        <v>138</v>
+      </c>
+      <c r="I60" s="13">
+        <v>99.98</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K60" s="13">
+        <v>120</v>
+      </c>
+      <c r="L60" s="13">
+        <f>8.28</f>
+        <v>8.2799999999999994</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A61" s="9">
+        <v>59</v>
+      </c>
+      <c r="B61" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="11">
+        <v>4</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H61" s="13">
+        <v>1188.28</v>
+      </c>
+      <c r="I61" s="13">
+        <v>1123.23</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K61" s="13">
+        <v>240</v>
+      </c>
+      <c r="L61" s="13">
+        <f>378.44+37.12</f>
+        <v>415.56</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A62" s="9">
+        <v>60</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="11">
+        <v>2</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H62" s="13">
+        <v>149</v>
+      </c>
+      <c r="I62" s="13">
+        <v>396.45</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K62" s="13">
+        <v>70</v>
+      </c>
+      <c r="L62" s="13">
+        <v>25.16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A63" s="9">
+        <v>61</v>
+      </c>
+      <c r="B63" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="11">
+        <v>5</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H63" s="13">
+        <v>700</v>
+      </c>
+      <c r="I63" s="13">
+        <v>919.79</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K63" s="13">
+        <v>250</v>
+      </c>
+      <c r="L63" s="13">
+        <v>233.16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A64" s="9">
+        <v>62</v>
+      </c>
+      <c r="B64" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D64" s="11">
+        <v>4</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H64" s="13">
+        <v>525</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K64" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L64" s="13">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A65" s="9">
+        <v>63</v>
+      </c>
+      <c r="B65" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="11">
+        <v>5</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H65" s="13">
+        <v>500</v>
+      </c>
+      <c r="I65" s="13">
+        <v>278.16000000000003</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K65" s="13">
+        <v>325</v>
+      </c>
+      <c r="L65" s="13">
+        <f>90-53.01</f>
+        <v>36.99</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A66" s="9">
+        <v>64</v>
+      </c>
+      <c r="B66" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D66" s="11">
         <v>1</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="E66" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I66" s="13">
+        <f>317.3</f>
+        <v>317.3</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K66" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L66" s="13">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A67" s="9">
+        <v>66</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D67" s="11">
+        <v>7</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H67" s="13">
+        <f>1070.14</f>
+        <v>1070.1400000000001</v>
+      </c>
+      <c r="I67" s="13">
+        <v>213.13</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K67" s="13">
+        <v>350</v>
+      </c>
+      <c r="L67" s="13">
+        <f>87.7</f>
+        <v>87.7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A68" s="9">
+        <v>67</v>
+      </c>
+      <c r="B68" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D68" s="11">
+        <v>3</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H68" s="13">
+        <v>380</v>
+      </c>
+      <c r="I68" s="13">
+        <f>(121.84+196.64)</f>
+        <v>318.48</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K68" s="13">
+        <v>150</v>
+      </c>
+      <c r="L68" s="13">
+        <f>34.24</f>
+        <v>34.24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A69" s="9">
+        <v>68</v>
+      </c>
+      <c r="B69" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D69" s="11">
+        <v>5</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H69" s="13">
+        <f>252.14</f>
+        <v>252.14</v>
+      </c>
+      <c r="I69" s="13">
+        <f>840</f>
+        <v>840</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K69" s="13">
+        <v>250</v>
+      </c>
+      <c r="L69" s="13">
+        <f>126.77</f>
+        <v>126.77</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A70" s="9">
+        <v>69</v>
+      </c>
+      <c r="B70" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" s="11">
+        <v>5</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H70" s="13">
+        <v>840</v>
+      </c>
+      <c r="I70" s="13">
+        <f>252.14</f>
+        <v>252.14</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K70" s="13">
+        <v>250</v>
+      </c>
+      <c r="L70" s="13">
+        <f>90.79</f>
+        <v>90.79</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A71" s="9">
+        <v>70</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" s="11">
+        <v>4</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H71" s="13">
+        <v>360</v>
+      </c>
+      <c r="I71" s="13">
+        <v>1031.3599999999999</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K71" s="13">
+        <v>160</v>
+      </c>
+      <c r="L71" s="13">
+        <f>23.16</f>
+        <v>23.16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A72" s="9">
+        <v>71</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D72" s="11">
+        <v>9</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H72" s="13">
+        <v>1158</v>
+      </c>
+      <c r="I72" s="13">
+        <v>1200</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K72" s="13">
+        <v>630</v>
+      </c>
+      <c r="L72" s="13">
+        <f>33.17</f>
+        <v>33.17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A73" s="9">
+        <v>72</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D73" s="11">
+        <v>9</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G73" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H73" s="13">
+        <f>1440</f>
+        <v>1440</v>
+      </c>
+      <c r="I73" s="13">
+        <v>1261.94</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K73" s="13">
+        <v>630</v>
+      </c>
+      <c r="L73" s="13">
+        <v>108.61</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A74" s="9">
+        <v>73</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" s="11">
+        <v>4</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H74" s="13">
+        <v>990</v>
+      </c>
+      <c r="I74" s="13">
+        <f>311.98</f>
+        <v>311.98</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K74" s="13">
+        <v>260</v>
+      </c>
+      <c r="L74" s="13">
+        <v>64.59</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A75" s="9">
+        <v>74</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D75" s="11">
+        <v>5</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H75" s="13">
+        <f>270</f>
+        <v>270</v>
+      </c>
+      <c r="I75" s="13">
+        <f>748.19</f>
+        <v>748.19</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K75" s="13">
+        <v>280</v>
+      </c>
+      <c r="L75" s="13">
+        <v>108.04</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A76" s="9">
+        <v>75</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D76" s="11">
+        <v>2</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="H76" s="13">
+        <v>109</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J76" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K76" s="13">
+        <v>60</v>
+      </c>
+      <c r="L76" s="13">
+        <f>39</f>
+        <v>39</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A77" s="9">
+        <v>76</v>
+      </c>
+      <c r="B77" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...8 lines deleted...]
-      <c r="F4" s="5" t="s">
+      <c r="C77" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D77" s="11">
+        <v>7</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H77" s="13">
+        <f>708+118</f>
+        <v>826</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J77" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K77" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L77" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A78" s="9">
+        <v>77</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D78" s="11">
+        <v>2</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="H78" s="13">
+        <v>109</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J78" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K78" s="13">
+        <v>60</v>
+      </c>
+      <c r="L78" s="13">
+        <f>36+3.8</f>
+        <v>39.799999999999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A79" s="9">
+        <v>78</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D79" s="11">
+        <v>2</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="H79" s="13">
+        <v>109</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J79" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K79" s="13">
+        <v>60</v>
+      </c>
+      <c r="L79" s="13">
+        <f>36+6</f>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A80" s="9">
+        <v>79</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D80" s="11">
+        <v>6</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H80" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I80" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J80" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K80" s="13">
+        <v>390</v>
+      </c>
+      <c r="L80" s="13">
+        <v>42.34</v>
+      </c>
+      <c r="M80" s="12"/>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A81" s="9">
+        <v>80</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D81" s="11">
+        <v>2</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H81" s="13">
+        <v>87</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J81" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K81" s="13">
+        <v>60</v>
+      </c>
+      <c r="L81" s="13">
+        <f>16+17</f>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A82" s="9">
+        <v>81</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" s="11">
+        <v>2</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H82" s="13">
+        <v>89</v>
+      </c>
+      <c r="I82" s="13">
+        <f>65.99</f>
+        <v>65.989999999999995</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K82" s="13">
+        <v>60</v>
+      </c>
+      <c r="L82" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A83" s="9">
+        <v>82</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D83" s="11">
+        <v>2</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G83" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H83" s="13">
+        <v>100</v>
+      </c>
+      <c r="I83" s="13">
+        <f>331.23</f>
+        <v>331.23</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K83" s="13">
+        <v>100</v>
+      </c>
+      <c r="L83" s="13">
+        <f>110.97</f>
+        <v>110.97</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A84" s="9">
+        <v>83</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D84" s="11">
+        <v>4</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G84" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H84" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I84" s="13">
+        <f>155.32</f>
+        <v>155.32</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K84" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L84" s="13">
+        <f>17.71</f>
+        <v>17.71</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A85" s="9">
+        <v>84</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D85" s="11">
+        <v>2</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="G85" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="H85" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J85" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K85" s="13">
+        <v>120</v>
+      </c>
+      <c r="L85" s="13">
+        <v>30.75</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A86" s="9">
+        <v>85</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D86" s="11">
+        <v>3</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="H86" s="13">
+        <v>136</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J86" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K86" s="13">
+        <v>120</v>
+      </c>
+      <c r="L86" s="13">
+        <v>32.6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A87" s="9">
+        <v>86</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D87" s="11">
+        <v>3</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="H87" s="13">
+        <v>136</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J87" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K87" s="13">
+        <v>120</v>
+      </c>
+      <c r="L87" s="13">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A88" s="9">
+        <v>87</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D88" s="11">
+        <v>1</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G88" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H88" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I88" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J88" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K88" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L88" s="13">
+        <v>127.6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A89" s="9">
+        <v>88</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D89" s="11">
+        <v>2</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H89" s="13">
+        <f>215</f>
+        <v>215</v>
+      </c>
+      <c r="I89" s="13">
+        <f>399.5</f>
+        <v>399.5</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K89" s="13">
+        <v>120</v>
+      </c>
+      <c r="L89" s="13">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A90" s="9">
+        <v>89</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D90" s="11">
+        <v>2</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H90" s="13">
+        <v>80</v>
+      </c>
+      <c r="I90" s="13">
+        <v>644.55999999999995</v>
+      </c>
+      <c r="J90" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K90" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L90" s="13">
+        <f>56.32</f>
+        <v>56.32</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A91" s="9">
+        <v>90</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C91" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D91" s="11">
+        <v>3</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H91" s="13">
+        <f>184</f>
+        <v>184</v>
+      </c>
+      <c r="I91" s="13">
+        <v>256.56</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K91" s="13">
+        <v>105</v>
+      </c>
+      <c r="L91" s="13">
+        <v>50.11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A92" s="9">
+        <v>91</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D92" s="11">
+        <v>7</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H92" s="13">
+        <v>433.4</v>
+      </c>
+      <c r="I92" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K92" s="13">
+        <f>175+70</f>
+        <v>245</v>
+      </c>
+      <c r="L92" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A93" s="9">
+        <v>92</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C93" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D93" s="11">
+        <v>6</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H93" s="13">
+        <v>675</v>
+      </c>
+      <c r="I93" s="13">
+        <f>457.59</f>
+        <v>457.59</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K93" s="13">
+        <v>300</v>
+      </c>
+      <c r="L93" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A94" s="9">
+        <v>93</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D94" s="11">
+        <v>11</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H94" s="13">
+        <v>700</v>
+      </c>
+      <c r="I94" s="13">
+        <v>436.31</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K94" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L94" s="13">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A95" s="9">
         <v>94</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...21 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="B95" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D95" s="11">
         <v>3</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...1650 lines deleted...]
-      <c r="E48" s="7" t="s">
+      <c r="E95" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="F48" s="7" t="s">
-[...46 lines deleted...]
-      <c r="H49" s="6">
+      <c r="F95" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G95" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I49" s="6">
-[...693 lines deleted...]
-      <c r="H67" s="6">
+      <c r="H95" s="13">
         <f>470</f>
         <v>470</v>
       </c>
-      <c r="I67" s="6">
-[...6 lines deleted...]
-      <c r="K67" s="6">
+      <c r="I95" s="13">
+        <f>424.85</f>
+        <v>424.85</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K95" s="13">
         <v>180</v>
       </c>
-      <c r="L67" s="6">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="L95" s="13">
+        <f>20+35.5</f>
+        <v>55.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A96" s="9">
+        <v>95</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D96" s="11">
+        <v>3</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F96" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B68" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D68" s="6">
+      <c r="G96" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H96" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I96" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J96" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="K96" s="13">
+        <v>150</v>
+      </c>
+      <c r="L96" s="13">
+        <v>48.99</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A97" s="9">
+        <v>96</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D97" s="11">
+        <v>6</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G97" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="H97" s="13">
+        <v>1500</v>
+      </c>
+      <c r="I97" s="13">
+        <f>519.17</f>
+        <v>519.16999999999996</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K97" s="13">
+        <v>360</v>
+      </c>
+      <c r="L97" s="13">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A98" s="9">
+        <v>97</v>
+      </c>
+      <c r="B98" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E68" s="7" t="s">
-[...29 lines deleted...]
-        <f t="shared" ref="A69:A131" si="1">ROW()-3</f>
+      <c r="C98" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D98" s="11">
+        <v>6</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F98" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B69" s="7" t="s">
+      <c r="G98" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H98" s="13">
+        <v>230</v>
+      </c>
+      <c r="I98" s="13">
+        <v>398.42</v>
+      </c>
+      <c r="J98" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K98" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L98" s="13">
+        <v>57.81</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A99" s="9">
+        <v>98</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D99" s="11">
         <v>5</v>
       </c>
-      <c r="C69" s="7" t="s">
-[...41 lines deleted...]
-      <c r="F70" s="7" t="s">
+      <c r="E99" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H99" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I99" s="13">
+        <f>469.68</f>
+        <v>469.68</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K99" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L99" s="13">
+        <v>33.53</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A100" s="9">
+        <v>99</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C100" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D100" s="11">
+        <v>2</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H100" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I100" s="13">
+        <f>156.8</f>
+        <v>156.80000000000001</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K100" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L100" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A101" s="9">
+        <v>100</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C101" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D101" s="11">
+        <v>2</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="H101" s="13">
+        <v>86</v>
+      </c>
+      <c r="I101" s="13">
+        <f>413.5</f>
+        <v>413.5</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K101" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L101" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A102" s="9">
         <v>101</v>
       </c>
-      <c r="G70" s="7" t="s">
-[...310 lines deleted...]
-      <c r="B78" s="7" t="s">
+      <c r="B102" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D102" s="11">
+        <v>2</v>
+      </c>
+      <c r="E102" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="C78" s="7" t="s">
-[...401 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="F102" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G102" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="B88" s="7" t="s">
-[...1806 lines deleted...]
-        <v>25.2</v>
+      <c r="H102" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I102" s="13">
+        <v>669.39</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="K102" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L102" s="13" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B3:G133" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A2:L3" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="11">
     <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B1:L1"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="B1:L1"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
-    <mergeCell ref="K2:K3"/>
-    <mergeCell ref="L2:L3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Komandējumu kopsavilkums no 01.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Elīna Samanta Vesele</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>